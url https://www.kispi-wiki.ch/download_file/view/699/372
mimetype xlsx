--- v0 (2025-11-06)
+++ v1 (2026-06-27)
@@ -1,110 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://healthcommunity-my.sharepoint.com/personal/davide_morgillo_luks_ch/Documents/NeoIPS/NETT/NETT atm/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\morgilda\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="522" documentId="8_{74ED2897-E4C8-4BD7-A6D6-DEB5A8951C4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D3CCC603-F13E-4BB9-8556-07B7EBFEEDA3}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DD6ACC1-0BFB-4C51-8EE1-4E24E4270BA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17640" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$H$69</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H61" i="1" l="1"/>
-  <c r="G67" i="1"/>
+  <c r="G67" i="1" l="1"/>
   <c r="H67" i="1" s="1"/>
   <c r="B14" i="1"/>
   <c r="G65" i="1"/>
   <c r="H65" i="1" s="1"/>
   <c r="C43" i="1"/>
   <c r="C42" i="1"/>
   <c r="C41" i="1"/>
   <c r="C47" i="1"/>
   <c r="G63" i="1"/>
   <c r="H63" i="1" s="1"/>
   <c r="G66" i="1"/>
   <c r="H66" i="1" s="1"/>
   <c r="G64" i="1"/>
   <c r="H64" i="1" s="1"/>
   <c r="G62" i="1"/>
   <c r="H62" i="1" s="1"/>
   <c r="G61" i="1"/>
+  <c r="H61" i="1" s="1"/>
   <c r="G60" i="1"/>
   <c r="H60" i="1" s="1"/>
   <c r="G59" i="1"/>
   <c r="H59" i="1" s="1"/>
   <c r="G54" i="1"/>
   <c r="H54" i="1" s="1"/>
   <c r="G53" i="1"/>
   <c r="H53" i="1" s="1"/>
   <c r="G52" i="1"/>
   <c r="H52" i="1" s="1"/>
   <c r="F47" i="1"/>
   <c r="F43" i="1"/>
   <c r="G43" i="1" s="1"/>
   <c r="F42" i="1"/>
   <c r="F41" i="1"/>
   <c r="H36" i="1"/>
   <c r="H33" i="1"/>
   <c r="H31" i="1"/>
   <c r="G29" i="1"/>
   <c r="H30" i="1" s="1"/>
   <c r="G28" i="1"/>
   <c r="H28" i="1" s="1"/>
   <c r="G27" i="1"/>
   <c r="H27" i="1" s="1"/>
   <c r="G26" i="1"/>
@@ -1643,51 +1644,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="247">
+  <cellXfs count="241">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1704,352 +1705,346 @@
     </xf>
     <xf numFmtId="179" fontId="20" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="173" fontId="32" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="32" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="173" fontId="32" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="32" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="20" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="39" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="39" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="39" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="32" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="181" fontId="20" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="181" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="182" fontId="20" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="184" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="20" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="185" fontId="33" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="20" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="187" fontId="38" fillId="7" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="38" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="187" fontId="38" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="188" fontId="33" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="189" fontId="33" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="182" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="20" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="187" fontId="38" fillId="7" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="173" fontId="32" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="32" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="181" fontId="20" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="20" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="38" fillId="9" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="38" fillId="9" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="4" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="186" fontId="45" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="186" fontId="44" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="9" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="20" fillId="10" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="28" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="20" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="28" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="20" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="10" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="10" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="20" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="180" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="38" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="38" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="181" fontId="20" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="174" fontId="20" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="20" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="10" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="186" fontId="51" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="51" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="186" fontId="45" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="186" fontId="44" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2155,66 +2150,66 @@
     </xf>
     <xf numFmtId="169" fontId="9" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="9" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="9" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="9" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2233,155 +2228,149 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="10" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="3" fillId="11" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="175" fontId="3" fillId="11" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="186" fontId="52" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="186" fontId="52" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="186" fontId="52" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2681,1109 +2670,1091 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y69"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScale="150" zoomScaleNormal="100" zoomScalePageLayoutView="150" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" topLeftCell="A56" zoomScale="140" zoomScaleNormal="100" zoomScalePageLayoutView="140" workbookViewId="0">
       <selection activeCell="G11" sqref="G11:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="11.875" customWidth="1"/>
     <col min="2" max="3" width="10.375" customWidth="1"/>
     <col min="4" max="4" width="8.375" customWidth="1"/>
     <col min="5" max="5" width="10.375" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="8" width="12.125" customWidth="1"/>
     <col min="9" max="22" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.25" customHeight="1">
-      <c r="B1" s="240"/>
-[...4 lines deleted...]
-      <c r="G1" s="240"/>
+      <c r="B1" s="234"/>
+      <c r="C1" s="234"/>
+      <c r="D1" s="234"/>
+      <c r="E1" s="234"/>
+      <c r="F1" s="234"/>
+      <c r="G1" s="234"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1"/>
     <row r="3" spans="1:8" ht="23.25">
-      <c r="B3" s="244"/>
-[...4 lines deleted...]
-      <c r="G3" s="245"/>
+      <c r="B3" s="238"/>
+      <c r="C3" s="239"/>
+      <c r="D3" s="239"/>
+      <c r="E3" s="239"/>
+      <c r="F3" s="239"/>
+      <c r="G3" s="239"/>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="246"/>
-[...6 lines deleted...]
-      <c r="H4" s="246"/>
+      <c r="A4" s="240"/>
+      <c r="B4" s="240"/>
+      <c r="C4" s="240"/>
+      <c r="D4" s="240"/>
+      <c r="E4" s="240"/>
+      <c r="F4" s="240"/>
+      <c r="G4" s="240"/>
+      <c r="H4" s="240"/>
     </row>
     <row r="5" spans="1:8" ht="20.25" customHeight="1">
-      <c r="B5" s="239" t="s">
+      <c r="B5" s="233" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="240"/>
-[...3 lines deleted...]
-      <c r="G5" s="240"/>
+      <c r="C5" s="234"/>
+      <c r="D5" s="234"/>
+      <c r="E5" s="234"/>
+      <c r="F5" s="234"/>
+      <c r="G5" s="234"/>
     </row>
     <row r="6" spans="1:8" ht="21.75" customHeight="1" thickBot="1"/>
     <row r="7" spans="1:8" ht="27" customHeight="1" thickBot="1">
-      <c r="B7" s="241" t="s">
+      <c r="B7" s="235" t="s">
         <v>85</v>
       </c>
-      <c r="C7" s="242"/>
-[...3 lines deleted...]
-      <c r="G7" s="243"/>
+      <c r="C7" s="236"/>
+      <c r="D7" s="236"/>
+      <c r="E7" s="236"/>
+      <c r="F7" s="236"/>
+      <c r="G7" s="237"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1"/>
     <row r="9" spans="1:8" ht="5.25" customHeight="1"/>
-    <row r="10" spans="1:8" ht="10.5" customHeight="1">
-[...1 lines deleted...]
-    </row>
+    <row r="10" spans="1:8" ht="10.5" customHeight="1"/>
     <row r="11" spans="1:8" ht="45.75" customHeight="1">
-      <c r="C11" s="220"/>
-[...1 lines deleted...]
-      <c r="E11" s="217" t="s">
+      <c r="C11" s="214"/>
+      <c r="D11" s="214"/>
+      <c r="E11" s="211" t="s">
         <v>83</v>
       </c>
-      <c r="F11" s="217"/>
-[...3 lines deleted...]
-      <c r="H11" s="219"/>
+      <c r="F11" s="211"/>
+      <c r="G11" s="212">
+        <v>4</v>
+      </c>
+      <c r="H11" s="213"/>
     </row>
     <row r="12" spans="1:8" ht="21.75" customHeight="1" thickBot="1">
-      <c r="A12" s="126" t="s">
+      <c r="A12" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="127"/>
-[...5 lines deleted...]
-      <c r="H12" s="127"/>
+      <c r="B12" s="123"/>
+      <c r="C12" s="123"/>
+      <c r="D12" s="123"/>
+      <c r="E12" s="123"/>
+      <c r="F12" s="123"/>
+      <c r="G12" s="123"/>
+      <c r="H12" s="123"/>
     </row>
     <row r="13" spans="1:8" ht="16.5" thickTop="1">
-      <c r="A13" s="224" t="s">
+      <c r="A13" s="218" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="128" t="s">
+      <c r="B13" s="124" t="s">
         <v>50</v>
       </c>
-      <c r="C13" s="227" t="s">
+      <c r="C13" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="D13" s="129"/>
-      <c r="E13" s="236" t="s">
+      <c r="D13" s="125"/>
+      <c r="E13" s="230" t="s">
         <v>52</v>
       </c>
-      <c r="F13" s="234">
+      <c r="F13" s="228">
         <f>IF(G11&lt;2,G11+7,G11+8)</f>
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G13" s="230" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="224" t="s">
         <v>48</v>
       </c>
-      <c r="H13" s="231"/>
+      <c r="H13" s="225"/>
     </row>
     <row r="14" spans="1:8" ht="21">
-      <c r="A14" s="225"/>
-      <c r="B14" s="124">
+      <c r="A14" s="219"/>
+      <c r="B14" s="120">
         <f>IF(G11&lt;1,2.5,IF(G11&lt;2,3,IF(G11&gt;=2,3.5)))</f>
         <v>3.5</v>
       </c>
-      <c r="C14" s="228"/>
-      <c r="D14" s="125" t="s">
+      <c r="C14" s="222"/>
+      <c r="D14" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="E14" s="237"/>
-[...1 lines deleted...]
-      <c r="G14" s="228" t="s">
+      <c r="E14" s="231"/>
+      <c r="F14" s="229"/>
+      <c r="G14" s="222" t="s">
         <v>47</v>
       </c>
-      <c r="H14" s="238"/>
+      <c r="H14" s="232"/>
     </row>
     <row r="15" spans="1:8" ht="18" customHeight="1" thickBot="1">
-      <c r="A15" s="226"/>
-[...3 lines deleted...]
-      <c r="E15" s="132" t="s">
+      <c r="A15" s="220"/>
+      <c r="B15" s="126"/>
+      <c r="C15" s="223"/>
+      <c r="D15" s="127"/>
+      <c r="E15" s="128" t="s">
         <v>51</v>
       </c>
-      <c r="F15" s="133">
+      <c r="F15" s="129">
         <f>6+G11</f>
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="G15" s="232" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="226" t="s">
         <v>49</v>
       </c>
-      <c r="H15" s="233"/>
-[...9 lines deleted...]
-      <c r="H16" s="87"/>
+      <c r="H15" s="227"/>
+    </row>
+    <row r="16" spans="1:8" s="87" customFormat="1" ht="18" customHeight="1" thickTop="1">
+      <c r="A16" s="80"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="83"/>
+      <c r="E16" s="84"/>
+      <c r="F16" s="85"/>
+      <c r="G16" s="86"/>
+      <c r="H16" s="86"/>
     </row>
     <row r="17" spans="1:25" s="1" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="Y17" s="134"/>
+      <c r="Y17" s="130"/>
     </row>
     <row r="18" spans="1:25" s="1" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A18" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="214" t="s">
+      <c r="B18" s="208" t="s">
         <v>90</v>
       </c>
-      <c r="C18" s="214"/>
-[...1 lines deleted...]
-      <c r="E18" s="215" t="s">
+      <c r="C18" s="208"/>
+      <c r="D18" s="217"/>
+      <c r="E18" s="209" t="s">
         <v>4</v>
       </c>
-      <c r="F18" s="216"/>
-      <c r="G18" s="208" t="s">
+      <c r="F18" s="210"/>
+      <c r="G18" s="202" t="s">
         <v>15</v>
       </c>
-      <c r="H18" s="209"/>
+      <c r="H18" s="203"/>
     </row>
     <row r="19" spans="1:25" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="A19" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="163" t="s">
+      <c r="B19" s="159" t="s">
         <v>65</v>
       </c>
-      <c r="C19" s="163"/>
-[...1 lines deleted...]
-      <c r="E19" s="221">
+      <c r="C19" s="159"/>
+      <c r="D19" s="160"/>
+      <c r="E19" s="215">
         <v>20</v>
       </c>
-      <c r="F19" s="222"/>
+      <c r="F19" s="216"/>
       <c r="G19" s="9">
         <f xml:space="preserve"> (E19*G11)</f>
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H19" s="7">
         <f>G19*1/100</f>
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="23.25" customHeight="1" thickBot="1">
       <c r="A20" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B20" s="167" t="s">
+      <c r="B20" s="163" t="s">
         <v>6</v>
       </c>
-      <c r="C20" s="167"/>
-[...1 lines deleted...]
-      <c r="E20" s="135">
+      <c r="C20" s="163"/>
+      <c r="D20" s="164"/>
+      <c r="E20" s="131">
         <v>2</v>
       </c>
-      <c r="F20" s="136"/>
-      <c r="G20" s="65">
+      <c r="F20" s="132"/>
+      <c r="G20" s="64">
         <f>E20*G11</f>
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H20" s="8">
         <f>G20/10</f>
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="21.75" customHeight="1" thickBot="1">
       <c r="A21" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="163" t="s">
+      <c r="B21" s="159" t="s">
         <v>56</v>
       </c>
-      <c r="C21" s="163"/>
-[...1 lines deleted...]
-      <c r="E21" s="190">
+      <c r="C21" s="159"/>
+      <c r="D21" s="160"/>
+      <c r="E21" s="186">
         <v>1</v>
       </c>
-      <c r="F21" s="191"/>
-      <c r="G21" s="66">
+      <c r="F21" s="187"/>
+      <c r="G21" s="65">
         <f>E21*G11</f>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H21" s="7">
         <f>G21/10</f>
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="22" spans="1:25" ht="23.25" customHeight="1" thickBot="1">
       <c r="A22" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="167" t="s">
+      <c r="B22" s="163" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="167"/>
-[...1 lines deleted...]
-      <c r="E22" s="205">
+      <c r="C22" s="163"/>
+      <c r="D22" s="164"/>
+      <c r="E22" s="199">
         <v>16</v>
       </c>
-      <c r="F22" s="206"/>
+      <c r="F22" s="200"/>
       <c r="G22" s="56">
         <f>E22*G11</f>
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="H22" s="8">
         <f>G22/100</f>
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="23" spans="1:25" ht="9.75" customHeight="1">
-      <c r="A23" s="76"/>
-[...6 lines deleted...]
-      <c r="H23" s="80"/>
+      <c r="A23" s="75"/>
+      <c r="B23" s="76"/>
+      <c r="C23" s="76"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="77"/>
+      <c r="G23" s="78"/>
+      <c r="H23" s="79"/>
     </row>
     <row r="24" spans="1:25" ht="21.95" customHeight="1" thickBot="1">
       <c r="A24" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="21.95" customHeight="1" thickBot="1">
       <c r="A25" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B25" s="214" t="s">
+      <c r="B25" s="208" t="s">
         <v>91</v>
       </c>
-      <c r="C25" s="214"/>
-[...1 lines deleted...]
-      <c r="E25" s="215" t="s">
+      <c r="C25" s="208"/>
+      <c r="D25" s="217"/>
+      <c r="E25" s="209" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="216"/>
-      <c r="G25" s="208" t="s">
+      <c r="F25" s="210"/>
+      <c r="G25" s="202" t="s">
         <v>15</v>
       </c>
-      <c r="H25" s="209"/>
+      <c r="H25" s="203"/>
     </row>
     <row r="26" spans="1:25" ht="21.95" customHeight="1" thickBot="1">
-      <c r="A26" s="156" t="s">
+      <c r="A26" s="152" t="s">
         <v>67</v>
       </c>
-      <c r="B26" s="157"/>
-[...2 lines deleted...]
-      <c r="E26" s="169">
+      <c r="B26" s="153"/>
+      <c r="C26" s="153"/>
+      <c r="D26" s="154"/>
+      <c r="E26" s="165">
         <v>0.01</v>
       </c>
-      <c r="F26" s="170"/>
+      <c r="F26" s="166"/>
       <c r="G26" s="13">
         <f>E26*G11</f>
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="H26" s="7">
         <f>G26/0.1</f>
-        <v>0.3</v>
+        <v>0.39999999999999997</v>
       </c>
     </row>
     <row r="27" spans="1:25" ht="21.95" customHeight="1" thickBot="1">
       <c r="A27" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="167" t="s">
+      <c r="B27" s="163" t="s">
         <v>92</v>
       </c>
-      <c r="C27" s="167"/>
-[...1 lines deleted...]
-      <c r="E27" s="135">
+      <c r="C27" s="163"/>
+      <c r="D27" s="164"/>
+      <c r="E27" s="131">
         <v>20</v>
       </c>
-      <c r="F27" s="136"/>
+      <c r="F27" s="132"/>
       <c r="G27" s="10">
         <f>E27*G11</f>
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H27" s="8">
         <f>G27/100</f>
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="28" spans="1:25" ht="21.95" customHeight="1" thickBot="1">
       <c r="A28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="163" t="s">
+      <c r="B28" s="159" t="s">
         <v>86</v>
       </c>
-      <c r="C28" s="163"/>
-[...1 lines deleted...]
-      <c r="E28" s="165">
+      <c r="C28" s="159"/>
+      <c r="D28" s="160"/>
+      <c r="E28" s="161">
         <v>0.1</v>
       </c>
-      <c r="F28" s="166"/>
+      <c r="F28" s="162"/>
       <c r="G28" s="11">
         <f>E28*G11</f>
-        <v>0.30000000000000004</v>
+        <v>0.4</v>
       </c>
       <c r="H28" s="7">
         <f>G28/3</f>
-        <v>0.10000000000000002</v>
+        <v>0.13333333333333333</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="18" customHeight="1">
-      <c r="A29" s="177" t="s">
+      <c r="A29" s="173" t="s">
         <v>69</v>
       </c>
-      <c r="B29" s="178"/>
-[...2 lines deleted...]
-      <c r="E29" s="183">
+      <c r="B29" s="174"/>
+      <c r="C29" s="174"/>
+      <c r="D29" s="175"/>
+      <c r="E29" s="179">
         <v>2</v>
       </c>
-      <c r="F29" s="184"/>
-      <c r="G29" s="171">
+      <c r="F29" s="180"/>
+      <c r="G29" s="167">
         <f>E29*G11</f>
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H29" s="63">
+        <v>8</v>
+      </c>
+      <c r="H29" s="62">
         <f>G29*1</f>
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="15" customHeight="1" thickBot="1">
-      <c r="A30" s="180"/>
-[...6 lines deleted...]
-      <c r="H30" s="64">
+      <c r="A30" s="176"/>
+      <c r="B30" s="177"/>
+      <c r="C30" s="177"/>
+      <c r="D30" s="178"/>
+      <c r="E30" s="181"/>
+      <c r="F30" s="182"/>
+      <c r="G30" s="168"/>
+      <c r="H30" s="63">
         <f>G29*1</f>
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="24" customHeight="1" thickBot="1">
-      <c r="A31" s="156" t="s">
+      <c r="A31" s="152" t="s">
         <v>68</v>
       </c>
-      <c r="B31" s="157"/>
-[...2 lines deleted...]
-      <c r="E31" s="173">
+      <c r="B31" s="153"/>
+      <c r="C31" s="153"/>
+      <c r="D31" s="154"/>
+      <c r="E31" s="169">
         <v>0.5</v>
       </c>
-      <c r="F31" s="174"/>
+      <c r="F31" s="170"/>
       <c r="G31" s="12"/>
-      <c r="H31" s="120">
+      <c r="H31" s="116">
         <f>E31*G11</f>
-        <v>1.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="18" customHeight="1" thickBot="1">
-      <c r="A32" s="89"/>
-[...9 lines deleted...]
-      <c r="A33" s="156" t="s">
+      <c r="A32" s="88"/>
+      <c r="B32" s="88"/>
+      <c r="C32" s="88"/>
+      <c r="D32" s="88"/>
+      <c r="E32" s="88"/>
+      <c r="F32" s="88"/>
+      <c r="G32" s="90"/>
+      <c r="H32" s="89"/>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" customHeight="1" thickBot="1">
+      <c r="A33" s="152" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="157"/>
-[...2 lines deleted...]
-      <c r="E33" s="159" t="s">
+      <c r="B33" s="153"/>
+      <c r="C33" s="153"/>
+      <c r="D33" s="154"/>
+      <c r="E33" s="155" t="s">
         <v>70</v>
       </c>
-      <c r="F33" s="160"/>
+      <c r="F33" s="156"/>
       <c r="G33" s="57" t="s">
         <v>54</v>
       </c>
-      <c r="H33" s="121">
+      <c r="H33" s="117">
         <f>10*G11</f>
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="A35" s="119" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="11.25" customHeight="1"/>
+    <row r="35" spans="1:8" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A35" s="115" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="36" spans="1:23" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A36" s="156" t="s">
+    <row r="36" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A36" s="152" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="157"/>
-[...2 lines deleted...]
-      <c r="E36" s="151" t="s">
+      <c r="B36" s="153"/>
+      <c r="C36" s="153"/>
+      <c r="D36" s="154"/>
+      <c r="E36" s="147" t="s">
         <v>17</v>
       </c>
-      <c r="F36" s="152"/>
+      <c r="F36" s="148"/>
       <c r="G36" s="6"/>
       <c r="H36" s="14">
         <f>G11*3</f>
-        <v>9</v>
-[...22 lines deleted...]
-    <row r="39" spans="1:23" ht="16.5" thickBot="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="14.25" customHeight="1">
+      <c r="A37" s="101"/>
+      <c r="B37" s="101"/>
+      <c r="C37" s="101"/>
+      <c r="D37" s="101"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="103"/>
+      <c r="G37" s="104"/>
+      <c r="H37" s="105"/>
+    </row>
+    <row r="38" spans="1:8" ht="17.25" customHeight="1">
+      <c r="A38" s="101"/>
+      <c r="B38" s="101"/>
+      <c r="C38" s="101"/>
+      <c r="D38" s="101"/>
+      <c r="E38" s="102"/>
+      <c r="F38" s="103"/>
+      <c r="G38" s="104"/>
+      <c r="H38" s="105"/>
+    </row>
+    <row r="39" spans="1:8" ht="16.5" thickBot="1">
       <c r="A39" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="I39" s="62"/>
-[...15 lines deleted...]
-    <row r="40" spans="1:23" ht="21.95" customHeight="1" thickBot="1">
+    </row>
+    <row r="40" spans="1:8" ht="21.95" customHeight="1" thickBot="1">
       <c r="A40" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="C40" s="175" t="s">
+      <c r="C40" s="171" t="s">
         <v>25</v>
       </c>
-      <c r="D40" s="176"/>
+      <c r="D40" s="172"/>
       <c r="E40" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="F40" s="155" t="s">
+      <c r="F40" s="151" t="s">
         <v>66</v>
       </c>
-      <c r="G40" s="155"/>
+      <c r="G40" s="151"/>
       <c r="H40" s="58" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="41" spans="1:23" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A41" s="92" t="s">
+    <row r="41" spans="1:8" ht="29.25" customHeight="1" thickBot="1">
+      <c r="A41" s="91" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="26" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="21">
         <f>G11*0.3</f>
-        <v>0.89999999999999991</v>
+        <v>1.2</v>
       </c>
       <c r="D41" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>20</v>
       </c>
       <c r="F41" s="42">
         <f>G11*0.3</f>
-        <v>0.89999999999999991</v>
+        <v>1.2</v>
       </c>
       <c r="G41" s="60" t="s">
         <v>18</v>
       </c>
       <c r="H41" s="34" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="42" spans="1:23" ht="27" customHeight="1" thickBot="1">
+    <row r="42" spans="1:8" ht="27" customHeight="1" thickBot="1">
       <c r="A42" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>29</v>
       </c>
       <c r="C42" s="22">
         <f>G11*0.3</f>
-        <v>0.89999999999999991</v>
+        <v>1.2</v>
       </c>
       <c r="D42" s="45" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>20</v>
       </c>
       <c r="F42" s="43">
         <f>0.3*G11</f>
-        <v>0.89999999999999991</v>
+        <v>1.2</v>
       </c>
       <c r="G42" s="61" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="33" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="43" spans="1:23" ht="27" thickBot="1">
+    <row r="43" spans="1:8" ht="27" thickBot="1">
       <c r="A43" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B43" s="26" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="23">
         <f>G11*30</f>
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="D43" s="46" t="s">
         <v>18</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="31">
         <f>G11*6</f>
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G43" s="60">
         <f>50-F43</f>
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H43" s="32" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="44" spans="1:23" s="108" customFormat="1" ht="15.75" customHeight="1">
-[...10 lines deleted...]
-      <c r="A45" s="117" t="s">
+    <row r="44" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A44" s="106"/>
+      <c r="B44" s="107"/>
+      <c r="C44" s="108"/>
+      <c r="D44" s="109"/>
+      <c r="E44" s="110"/>
+      <c r="F44" s="111"/>
+      <c r="G44" s="112"/>
+      <c r="H44" s="113"/>
+    </row>
+    <row r="45" spans="1:8" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A45" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="B45" s="118"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:23" ht="24" customHeight="1" thickBot="1">
+    </row>
+    <row r="46" spans="1:8" ht="24" customHeight="1" thickBot="1">
       <c r="A46" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="C46" s="153" t="s">
+      <c r="C46" s="149" t="s">
         <v>25</v>
       </c>
-      <c r="D46" s="154"/>
+      <c r="D46" s="150"/>
       <c r="E46" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="F46" s="155" t="s">
+      <c r="F46" s="151" t="s">
         <v>66</v>
       </c>
-      <c r="G46" s="155"/>
+      <c r="G46" s="151"/>
       <c r="H46" s="59" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="47" spans="1:23" ht="27" thickBot="1">
+    <row r="47" spans="1:8" ht="27" thickBot="1">
       <c r="A47" s="41" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="37" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="38">
         <f>0.5*G11</f>
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="D47" s="44" t="s">
         <v>18</v>
       </c>
       <c r="E47" s="39" t="s">
         <v>27</v>
       </c>
       <c r="F47" s="42">
         <f>G11*0.05</f>
-        <v>0.15000000000000002</v>
+        <v>0.2</v>
       </c>
       <c r="G47" s="60" t="s">
         <v>18</v>
       </c>
       <c r="H47" s="40" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="48" spans="1:23" ht="35.25" customHeight="1" thickBot="1">
+    <row r="48" spans="1:8" ht="35.25" customHeight="1" thickBot="1">
       <c r="A48" s="41" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="37"/>
       <c r="C48" s="38"/>
       <c r="D48" s="44"/>
       <c r="E48" s="39"/>
       <c r="F48" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="G48" s="67" t="s">
+      <c r="G48" s="66" t="s">
         <v>71</v>
       </c>
       <c r="H48" s="40" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A49" s="68"/>
-[...6 lines deleted...]
-      <c r="H49" s="75"/>
+      <c r="A49" s="67"/>
+      <c r="B49" s="68"/>
+      <c r="C49" s="69"/>
+      <c r="D49" s="70"/>
+      <c r="E49" s="71"/>
+      <c r="F49" s="72"/>
+      <c r="G49" s="73"/>
+      <c r="H49" s="74"/>
     </row>
     <row r="50" spans="1:8" ht="23.25" customHeight="1" thickBot="1">
-      <c r="A50" s="117" t="s">
+      <c r="A50" s="114" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
       <c r="A51" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B51" s="187" t="s">
+      <c r="B51" s="183" t="s">
         <v>87</v>
       </c>
-      <c r="C51" s="187"/>
-[...1 lines deleted...]
-      <c r="E51" s="141" t="s">
+      <c r="C51" s="183"/>
+      <c r="D51" s="184"/>
+      <c r="E51" s="137" t="s">
         <v>4</v>
       </c>
-      <c r="F51" s="142"/>
-      <c r="G51" s="161" t="s">
+      <c r="F51" s="138"/>
+      <c r="G51" s="157" t="s">
         <v>15</v>
       </c>
-      <c r="H51" s="162"/>
+      <c r="H51" s="158"/>
     </row>
     <row r="52" spans="1:8" ht="24" customHeight="1" thickBot="1">
       <c r="A52" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B52" s="149" t="s">
+      <c r="B52" s="145" t="s">
         <v>6</v>
       </c>
-      <c r="C52" s="149"/>
-[...1 lines deleted...]
-      <c r="E52" s="143">
+      <c r="C52" s="145"/>
+      <c r="D52" s="146"/>
+      <c r="E52" s="139">
         <v>2</v>
       </c>
-      <c r="F52" s="144"/>
+      <c r="F52" s="140"/>
       <c r="G52" s="47">
         <f>E52*G11</f>
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H52" s="16">
         <f>G52/10</f>
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="16.5" thickBot="1">
       <c r="A53" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B53" s="137" t="s">
+      <c r="B53" s="133" t="s">
         <v>63</v>
       </c>
-      <c r="C53" s="137"/>
-[...1 lines deleted...]
-      <c r="E53" s="145">
+      <c r="C53" s="133"/>
+      <c r="D53" s="134"/>
+      <c r="E53" s="141">
         <v>0.1</v>
       </c>
-      <c r="F53" s="146"/>
+      <c r="F53" s="142"/>
       <c r="G53" s="48">
         <f>E53*G11</f>
-        <v>0.30000000000000004</v>
+        <v>0.4</v>
       </c>
       <c r="H53" s="50">
         <f>G53/10*10</f>
-        <v>0.30000000000000004</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="21" customHeight="1" thickBot="1">
       <c r="A54" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B54" s="139" t="s">
+      <c r="B54" s="135" t="s">
         <v>64</v>
       </c>
-      <c r="C54" s="139"/>
-[...1 lines deleted...]
-      <c r="E54" s="147">
+      <c r="C54" s="135"/>
+      <c r="D54" s="136"/>
+      <c r="E54" s="143">
         <v>0.5</v>
       </c>
-      <c r="F54" s="148"/>
+      <c r="F54" s="144"/>
       <c r="G54" s="49">
         <f>E54*G11</f>
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="H54" s="16">
         <f>G54/10</f>
-        <v>0.15</v>
-[...10 lines deleted...]
-      <c r="H55" s="96"/>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="87" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A55" s="92"/>
+      <c r="B55" s="70"/>
+      <c r="C55" s="70"/>
+      <c r="D55" s="70"/>
+      <c r="E55" s="93"/>
+      <c r="F55" s="93"/>
+      <c r="G55" s="94"/>
+      <c r="H55" s="95"/>
     </row>
     <row r="56" spans="1:8" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A56" s="117" t="s">
+      <c r="A56" s="114" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="24" customHeight="1" thickBot="1">
       <c r="A57" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B57" s="214" t="s">
+      <c r="B57" s="208" t="s">
         <v>88</v>
       </c>
-      <c r="C57" s="214"/>
-[...1 lines deleted...]
-      <c r="E57" s="215" t="s">
+      <c r="C57" s="208"/>
+      <c r="D57" s="208"/>
+      <c r="E57" s="209" t="s">
         <v>4</v>
       </c>
-      <c r="F57" s="216"/>
-      <c r="G57" s="208" t="s">
+      <c r="F57" s="210"/>
+      <c r="G57" s="202" t="s">
         <v>15</v>
       </c>
-      <c r="H57" s="209"/>
+      <c r="H57" s="203"/>
     </row>
     <row r="58" spans="1:8" ht="21" customHeight="1" thickBot="1">
       <c r="A58" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="B58" s="194" t="s">
+      <c r="B58" s="190" t="s">
         <v>58</v>
       </c>
-      <c r="C58" s="212"/>
-[...1 lines deleted...]
-      <c r="E58" s="210" t="s">
+      <c r="C58" s="206"/>
+      <c r="D58" s="207"/>
+      <c r="E58" s="204" t="s">
         <v>74</v>
       </c>
-      <c r="F58" s="211"/>
+      <c r="F58" s="205"/>
       <c r="G58" s="52"/>
       <c r="H58" s="53"/>
     </row>
     <row r="59" spans="1:8" ht="21.75" customHeight="1" thickBot="1">
       <c r="A59" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B59" s="207" t="s">
+      <c r="B59" s="201" t="s">
         <v>59</v>
       </c>
-      <c r="C59" s="207"/>
-[...4 lines deleted...]
-      <c r="F59" s="206"/>
+      <c r="C59" s="201"/>
+      <c r="D59" s="201"/>
+      <c r="E59" s="199">
+        <v>50</v>
+      </c>
+      <c r="F59" s="200"/>
       <c r="G59" s="54">
         <f>E59*G11</f>
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="H59" s="8">
         <f>G59/50</f>
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="18.75" customHeight="1" thickBot="1">
       <c r="A60" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B60" s="189" t="s">
+      <c r="B60" s="185" t="s">
         <v>60</v>
       </c>
-      <c r="C60" s="189"/>
-[...1 lines deleted...]
-      <c r="E60" s="190">
+      <c r="C60" s="185"/>
+      <c r="D60" s="185"/>
+      <c r="E60" s="186">
         <v>15</v>
       </c>
-      <c r="F60" s="191"/>
+      <c r="F60" s="187"/>
       <c r="G60" s="55">
         <f>E60*G11</f>
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H60" s="7">
         <f>G60/5</f>
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="21.75" customHeight="1" thickBot="1">
       <c r="A61" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B61" s="207" t="s">
+      <c r="B61" s="201" t="s">
         <v>75</v>
       </c>
-      <c r="C61" s="207"/>
-[...1 lines deleted...]
-      <c r="E61" s="205">
+      <c r="C61" s="201"/>
+      <c r="D61" s="201"/>
+      <c r="E61" s="199">
         <v>30</v>
       </c>
-      <c r="F61" s="206"/>
+      <c r="F61" s="200"/>
       <c r="G61" s="56">
         <f>E61*G11</f>
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="H61" s="8">
         <f>G61/100</f>
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="21.75" customHeight="1" thickBot="1">
       <c r="A62" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B62" s="189" t="s">
+      <c r="B62" s="185" t="s">
         <v>78</v>
       </c>
-      <c r="C62" s="189"/>
-[...1 lines deleted...]
-      <c r="E62" s="190">
+      <c r="C62" s="185"/>
+      <c r="D62" s="185"/>
+      <c r="E62" s="186">
         <v>50</v>
       </c>
-      <c r="F62" s="191"/>
+      <c r="F62" s="187"/>
       <c r="G62" s="55">
         <f>E62*G11</f>
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="H62" s="7">
         <f>G62/125</f>
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="21.95" customHeight="1" thickBot="1">
-      <c r="A63" s="196" t="s">
+      <c r="A63" s="192" t="s">
         <v>89</v>
       </c>
-      <c r="B63" s="197"/>
-[...2 lines deleted...]
-      <c r="E63" s="98" t="s">
+      <c r="B63" s="193"/>
+      <c r="C63" s="193"/>
+      <c r="D63" s="194"/>
+      <c r="E63" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="F63" s="99">
+      <c r="F63" s="98">
         <v>10</v>
       </c>
       <c r="G63" s="56">
         <f>F63*G11</f>
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="H63" s="8">
         <f>G63/20</f>
-        <v>1.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="21.95" customHeight="1" thickBot="1">
       <c r="A64" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B64" s="194" t="s">
+      <c r="B64" s="190" t="s">
         <v>61</v>
       </c>
-      <c r="C64" s="194"/>
-[...1 lines deleted...]
-      <c r="E64" s="147">
+      <c r="C64" s="190"/>
+      <c r="D64" s="191"/>
+      <c r="E64" s="143">
         <v>0.1</v>
       </c>
-      <c r="F64" s="148"/>
+      <c r="F64" s="144"/>
       <c r="G64" s="49">
         <f>E64*G11</f>
-        <v>0.30000000000000004</v>
+        <v>0.4</v>
       </c>
       <c r="H64" s="16">
         <f>G64/0.4</f>
-        <v>0.75000000000000011</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="21.95" customHeight="1" thickBot="1">
-      <c r="A65" s="196" t="s">
+      <c r="A65" s="192" t="s">
         <v>62</v>
       </c>
-      <c r="B65" s="197"/>
-[...2 lines deleted...]
-      <c r="E65" s="203">
+      <c r="B65" s="193"/>
+      <c r="C65" s="193"/>
+      <c r="D65" s="194"/>
+      <c r="E65" s="199">
         <v>20</v>
       </c>
-      <c r="F65" s="204"/>
-      <c r="G65" s="100">
+      <c r="F65" s="200"/>
+      <c r="G65" s="99">
         <f>E65*G11</f>
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H65" s="101">
+        <v>80</v>
+      </c>
+      <c r="H65" s="8">
         <f>G65/50</f>
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
       <c r="A66" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B66" s="192" t="s">
+      <c r="B66" s="188" t="s">
         <v>77</v>
       </c>
-      <c r="C66" s="192"/>
-[...1 lines deleted...]
-      <c r="E66" s="147">
+      <c r="C66" s="188"/>
+      <c r="D66" s="189"/>
+      <c r="E66" s="143">
         <v>0.1</v>
       </c>
-      <c r="F66" s="148"/>
+      <c r="F66" s="144"/>
       <c r="G66" s="55">
         <f>E66*G11</f>
-        <v>0.30000000000000004</v>
+        <v>0.4</v>
       </c>
       <c r="H66" s="7">
         <f>G66*1</f>
-        <v>0.30000000000000004</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A67" s="97" t="s">
+      <c r="A67" s="96" t="s">
         <v>82</v>
       </c>
-      <c r="B67" s="201" t="s">
+      <c r="B67" s="197" t="s">
         <v>93</v>
       </c>
-      <c r="C67" s="201"/>
-[...1 lines deleted...]
-      <c r="E67" s="199">
+      <c r="C67" s="197"/>
+      <c r="D67" s="198"/>
+      <c r="E67" s="195">
         <v>1</v>
       </c>
-      <c r="F67" s="200"/>
-      <c r="G67" s="122">
+      <c r="F67" s="196"/>
+      <c r="G67" s="118">
         <f>E67*G11</f>
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="H67" s="123">
+        <v>4</v>
+      </c>
+      <c r="H67" s="119">
         <f>G67/5</f>
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="21.95" customHeight="1" thickBot="1">
       <c r="A68" s="3"/>
-      <c r="B68" s="163"/>
-[...4 lines deleted...]
-      <c r="G68" s="102"/>
+      <c r="B68" s="159"/>
+      <c r="C68" s="159"/>
+      <c r="D68" s="160"/>
+      <c r="E68" s="186"/>
+      <c r="F68" s="187"/>
+      <c r="G68" s="100"/>
       <c r="H68" s="7"/>
     </row>
     <row r="69" spans="1:8" ht="21.95" customHeight="1"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="RaunRroG9LLcCFAQxFubEU3fXJKVjHkLlifsFjuqYudhbBpjus+QdeVhYQWz/6eOVPxEMYhvMmW7QMuuboR2ng==" saltValue="JfVS885O/bzs1QFxFdds0w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="EUJRbTim2r1g+aVmXp53em2MehOrEhHKV9nlXYuLEErkOH4hTatCQ70FErF2FhYCdXYa6GxAByIMxwYRkzuJmw==" saltValue="rmNpKgEm9VZribknQ1RvDg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="81">
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="C13:C15"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B20:D20"/>
@@ -3828,98 +3799,131 @@
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="E26:F26"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="B53:D53"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="E51:F51"/>
     <mergeCell ref="E52:F52"/>
     <mergeCell ref="E53:F53"/>
     <mergeCell ref="E54:F54"/>
     <mergeCell ref="B52:D52"/>
     <mergeCell ref="E36:F36"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="F46:G46"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="G51:H51"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="E28:F28"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.58000000000000007" right="0.47222222222222221" top="0.75000000000000011" bottom="0.75000000000000011" header="0.30000000000000004" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1" scaleWithDoc="0">
     <oddHeader>&amp;R&amp;G</oddHeader>
-    <oddFooter xml:space="preserve">&amp;R&amp;"Calibri,Standard"&amp;8&amp;K000000Mod. : D. Morgillo,  04/2024
+    <oddFooter xml:space="preserve">&amp;L&amp;8V 03&amp;R&amp;"Calibri,Standard"&amp;8&amp;K000000Mod. : D. Morgillo,  05/2026
 </oddFooter>
     <firstHeader>&amp;R&amp;G</firstHeader>
+    <firstFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Intern</firstFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="H53 H62 H66" formula="1"/>
   </ignoredErrors>
   <legacyDrawingHF r:id="rId2"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="1" OnePage="0" WScale="100"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15.75"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Intern</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
       <vt:lpstr>Tabelle2</vt:lpstr>
       <vt:lpstr>Tabelle1!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office-Anwender</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a9862153-2228-491a-9337-4a0ed666401f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9862153-2228-491a-9337-4a0ed666401f_SetDate">
+    <vt:lpwstr>2026-05-07T12:50:46Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9862153-2228-491a-9337-4a0ed666401f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9862153-2228-491a-9337-4a0ed666401f_Name">
+    <vt:lpwstr>Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9862153-2228-491a-9337-4a0ed666401f_SiteId">
+    <vt:lpwstr>6598cf52-af54-44c6-a143-7780accf71b4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9862153-2228-491a-9337-4a0ed666401f_ActionId">
+    <vt:lpwstr>85f78e8c-446b-4f53-a23e-ce139a339de6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9862153-2228-491a-9337-4a0ed666401f_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9862153-2228-491a-9337-4a0ed666401f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>